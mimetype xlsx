--- v0 (2026-02-22)
+++ v1 (2026-06-12)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://invitalia-my.sharepoint.com/personal/jdisegni_invitalia_it/Documents/Desktop/DM 44 MODELLI/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.16.192.17\WorkGroups\ANR 2021\DM 44 2023-2025\Linee guida\Allegati alle linee guida\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="23" documentId="13_ncr:1_{0CD9B2F6-64DD-48B7-93C5-A8C50F4849F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{48BD98BD-7616-4D53-8E30-6B782D75C0EA}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2341F203-4498-45D5-988F-4C25615AACED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Scheda dipendente" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I16" i="3" l="1"/>
+  <c r="I19" i="3" l="1"/>
+  <c r="I16" i="3"/>
   <c r="G27" i="3" l="1"/>
   <c r="J19" i="3"/>
   <c r="I12" i="3"/>
   <c r="I15" i="3" s="1"/>
   <c r="I14" i="3" l="1"/>
   <c r="J29" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author/>
     <author>Gobbi Mariacristiana</author>
   </authors>
   <commentList>
     <comment ref="C4" authorId="0" shapeId="0" xr:uid="{6767B257-D02D-411D-A67C-2C081A3319E4}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
@@ -696,135 +696,131 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="2" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="2" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Migliaia [0]" xfId="1" builtinId="6"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
     <cellStyle name="Normale_rtr-calc" xfId="2" xr:uid="{7A3F3997-3835-49B0-90BA-B2B274EB7D0F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1052,52 +1048,52 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F848FC9-CED0-48C6-AB73-E59BA299B2D7}">
   <dimension ref="A1:Y32"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="42.453125" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
     <col min="11" max="11" width="7.453125" customWidth="1"/>
     <col min="12" max="12" width="27.1796875" customWidth="1"/>
     <col min="23" max="23" width="14.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="45" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
@@ -1117,126 +1113,126 @@
       <c r="Y1" s="1"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
     </row>
     <row r="3" spans="1:25" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A3" s="1"/>
       <c r="B3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="4"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
-      <c r="H3" s="52"/>
-[...1 lines deleted...]
-      <c r="J3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="54"/>
       <c r="K3" s="1"/>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="54" t="s">
+      <c r="C4" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="55"/>
-[...5 lines deleted...]
-      <c r="J4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="57"/>
       <c r="K4" s="1"/>
     </row>
     <row r="5" spans="1:25" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="1"/>
       <c r="B5" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="57"/>
-[...6 lines deleted...]
-      <c r="J5" s="59"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="60"/>
       <c r="K5" s="1"/>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
-      <c r="B6" s="63"/>
+      <c r="B6" s="46"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="9"/>
       <c r="K6" s="1"/>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="10"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="11"/>
       <c r="K7" s="1"/>
     </row>
     <row r="8" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A8" s="1"/>
-      <c r="B8" s="60" t="s">
+      <c r="B8" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="61"/>
-[...6 lines deleted...]
-      <c r="J8" s="62"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="63"/>
       <c r="K8" s="1"/>
     </row>
     <row r="9" spans="1:25" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="12"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
       <c r="J9" s="14"/>
       <c r="K9" s="1"/>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A10" s="1"/>
       <c r="B10" s="10"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="15" t="s">
         <v>3</v>
       </c>
@@ -1271,250 +1267,253 @@
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A12" s="1"/>
       <c r="B12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="19">
         <v>0</v>
       </c>
       <c r="H12" s="20">
         <v>0</v>
       </c>
-      <c r="I12" s="46">
+      <c r="I12" s="47">
         <f>G12*H12</f>
         <v>0</v>
       </c>
-      <c r="J12" s="47"/>
+      <c r="J12" s="48"/>
       <c r="K12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A13" s="1"/>
       <c r="B13" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="21"/>
       <c r="H13" s="22"/>
-      <c r="I13" s="50">
+      <c r="I13" s="51">
         <v>0</v>
       </c>
-      <c r="J13" s="51"/>
+      <c r="J13" s="52"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A14" s="1"/>
       <c r="B14" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="21"/>
       <c r="H14" s="23"/>
-      <c r="I14" s="48">
+      <c r="I14" s="49">
         <f>(I12)*0.2941</f>
         <v>0</v>
       </c>
-      <c r="J14" s="49"/>
+      <c r="J14" s="50"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A15" s="1"/>
       <c r="B15" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2"/>
       <c r="F15" s="2"/>
       <c r="G15" s="24"/>
       <c r="H15" s="25"/>
-      <c r="I15" s="50">
+      <c r="I15" s="51">
         <f>(I12)*4/1000*2</f>
         <v>0</v>
       </c>
-      <c r="J15" s="51"/>
+      <c r="J15" s="52"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.35">
       <c r="B16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="24"/>
       <c r="H16" s="25"/>
-      <c r="I16" s="50">
+      <c r="I16" s="51">
         <f>((1000+500)*0.2/100*14)+(10*12)</f>
         <v>162</v>
       </c>
-      <c r="J16" s="51"/>
+      <c r="J16" s="52"/>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A17" s="1"/>
       <c r="B17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="21"/>
       <c r="H17" s="23"/>
-      <c r="I17" s="50"/>
-      <c r="J17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="52"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
       <c r="X17" s="1"/>
       <c r="Y17" s="1"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A18" s="1"/>
       <c r="B18" s="6"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="21"/>
       <c r="H18" s="23"/>
-      <c r="I18" s="50"/>
-      <c r="J18" s="51"/>
+      <c r="I18" s="51"/>
+      <c r="J18" s="52"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
       <c r="X18" s="1"/>
       <c r="Y18" s="1"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A19" s="1"/>
       <c r="B19" s="26" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
-      <c r="I19" s="46"/>
-      <c r="J19" s="47" t="e">
+      <c r="I19" s="47">
+        <f>I12+I13+I14+I15+I16-I17</f>
+        <v>162</v>
+      </c>
+      <c r="J19" s="48" t="e">
         <f>#REF!*0.039</f>
         <v>#REF!</v>
       </c>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
       <c r="X19" s="1"/>
       <c r="Y19" s="1"/>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="26"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>